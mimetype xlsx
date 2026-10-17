--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -1129,51 +1129,51 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Anomaly Radar</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 01:13 UTC</t>
+          <t xml:space="preserve">2026-10-17 05:51 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Method: Anomaly Radar (Sprint 1). Ranks how unusual each series' latest move is, by transparent statistics. Nothing here is a risk score. For a daily series (readings at most 5 calendar days apart over the window used): move latest reading − the one before, in the series' change unit (% / bp / units) daily z move ÷ standard deviation (sample) of the previous up to 252 one-reading moves 5-reading z change over the last 5 readings ÷ standard deviation of earlier 5-reading changes (up to 252, none overlapping the latest) percentile where the latest level sits among the last 252 levels (0 = lowest, 100 = highest) A series needs MIN_DAILY one-reading moves before the latest, all from daily readings. For a monthly or quarterly series (macro prints): print z = latest print-to-print change ÷ the standard deviation of the previous up to 36 changes; it needs MIN_PRINTS earlier changes. A series whose newest reading is more than STALE_DAYS older than the newest market date is left out.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Sources</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>