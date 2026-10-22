--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -224,51 +224,51 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Calendar 2011-06-18 to 2011-07-01</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">cockpit calendar; FRED release dates; stored releases</t>
         </is>
       </c>
       <c r="G2" s="2">
-        <v>46317</v>
+        <v>46318</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">table; units are in the DATA column headers</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
@@ -280,74 +280,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Calendar 2011-06-18 to 2011-07-01</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-22 15:52 UTC</t>
+          <t xml:space="preserve">2026-10-22 17:08 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2011-06-18 to 2011-07-01</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46317</v>
+        <v>46318</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Importance is the source calendar's own label. Times converted to WIB (UTC+7).</t>
         </is>
       </c>