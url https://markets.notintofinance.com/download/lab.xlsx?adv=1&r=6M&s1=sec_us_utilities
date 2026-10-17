--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -81,1070 +81,1070 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Utilities (XLU) (idx) [raw]</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46126</v>
+        <v>46128</v>
       </c>
       <c r="B2" s="4">
-        <v>46.4700012207</v>
+        <v>46.3499984741</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
-        <v>46127</v>
+        <v>46129</v>
       </c>
       <c r="B3" s="4">
-        <v>46.0200004578</v>
+        <v>46.1599998474</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46128</v>
+        <v>46132</v>
       </c>
       <c r="B4" s="4">
-        <v>46.3499984741</v>
+        <v>45.75</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46129</v>
+        <v>46133</v>
       </c>
       <c r="B5" s="4">
-        <v>46.1599998474</v>
+        <v>44.9500007629</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
-        <v>46132</v>
+        <v>46134</v>
       </c>
       <c r="B6" s="4">
-        <v>45.75</v>
+        <v>44.8699989319</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
-        <v>46133</v>
+        <v>46135</v>
       </c>
       <c r="B7" s="4">
-        <v>44.9500007629</v>
+        <v>46.0900001526</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2">
-        <v>46134</v>
+        <v>46136</v>
       </c>
       <c r="B8" s="4">
-        <v>44.8699989319</v>
+        <v>46.1800003052</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
-        <v>46135</v>
+        <v>46139</v>
       </c>
       <c r="B9" s="4">
-        <v>46.0900001526</v>
+        <v>46.1899986267</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
-        <v>46136</v>
+        <v>46140</v>
       </c>
       <c r="B10" s="4">
-        <v>46.1800003052</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
-        <v>46139</v>
+        <v>46141</v>
       </c>
       <c r="B11" s="4">
-        <v>46.1899986267</v>
+        <v>45.6800003052</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2">
-        <v>46140</v>
+        <v>46142</v>
       </c>
       <c r="B12" s="4">
-        <v>46.25</v>
+        <v>46.8499984741</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2">
-        <v>46141</v>
+        <v>46143</v>
       </c>
       <c r="B13" s="4">
-        <v>45.6800003052</v>
+        <v>46.5499992371</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2">
-        <v>46142</v>
+        <v>46146</v>
       </c>
       <c r="B14" s="4">
-        <v>46.8499984741</v>
+        <v>46.3699989319</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
-        <v>46143</v>
+        <v>46147</v>
       </c>
       <c r="B15" s="4">
-        <v>46.5499992371</v>
+        <v>46.3699989319</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
-        <v>46146</v>
+        <v>46148</v>
       </c>
       <c r="B16" s="4">
-        <v>46.3699989319</v>
+        <v>45.7099990845</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2">
-        <v>46147</v>
+        <v>46149</v>
       </c>
       <c r="B17" s="4">
-        <v>46.3699989319</v>
+        <v>45.1199989319</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2">
-        <v>46148</v>
+        <v>46150</v>
       </c>
       <c r="B18" s="4">
-        <v>45.7099990845</v>
+        <v>44.7200012207</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2">
-        <v>46149</v>
+        <v>46153</v>
       </c>
       <c r="B19" s="4">
-        <v>45.1199989319</v>
+        <v>45.1399993896</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2">
-        <v>46150</v>
+        <v>46154</v>
       </c>
       <c r="B20" s="4">
-        <v>44.7200012207</v>
+        <v>45.1899986267</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B21" s="4">
-        <v>45.1399993896</v>
+        <v>44.6699981689</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B22" s="4">
-        <v>45.1899986267</v>
+        <v>44.9000015259</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B23" s="4">
-        <v>44.6699981689</v>
+        <v>43.8699989319</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
-        <v>46156</v>
+        <v>46160</v>
       </c>
       <c r="B24" s="4">
-        <v>44.9000015259</v>
+        <v>43.9399986267</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
-        <v>46157</v>
+        <v>46161</v>
       </c>
       <c r="B25" s="4">
-        <v>43.8699989319</v>
+        <v>44.3400001526</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2">
-        <v>46160</v>
+        <v>46162</v>
       </c>
       <c r="B26" s="4">
-        <v>43.9399986267</v>
+        <v>44.5099983215</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2">
-        <v>46161</v>
+        <v>46163</v>
       </c>
       <c r="B27" s="4">
-        <v>44.3400001526</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2">
-        <v>46162</v>
+        <v>46164</v>
       </c>
       <c r="B28" s="4">
-        <v>44.5099983215</v>
+        <v>45.3499984741</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2">
-        <v>46163</v>
+        <v>46168</v>
       </c>
       <c r="B29" s="4">
-        <v>45</v>
+        <v>45.3300018311</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2">
-        <v>46164</v>
+        <v>46169</v>
       </c>
       <c r="B30" s="4">
-        <v>45.3499984741</v>
+        <v>45.1399993896</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2">
-        <v>46168</v>
+        <v>46170</v>
       </c>
       <c r="B31" s="4">
-        <v>45.3300018311</v>
+        <v>44.6300010681</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2">
-        <v>46169</v>
+        <v>46171</v>
       </c>
       <c r="B32" s="4">
-        <v>45.1399993896</v>
+        <v>44.4199981689</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2">
-        <v>46170</v>
+        <v>46174</v>
       </c>
       <c r="B33" s="4">
-        <v>44.6300010681</v>
+        <v>43.0999984741</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2">
-        <v>46171</v>
+        <v>46175</v>
       </c>
       <c r="B34" s="4">
-        <v>44.4199981689</v>
+        <v>43.9000015259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2">
-        <v>46174</v>
+        <v>46176</v>
       </c>
       <c r="B35" s="4">
-        <v>43.0999984741</v>
+        <v>43.7099990845</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2">
-        <v>46175</v>
+        <v>46177</v>
       </c>
       <c r="B36" s="4">
-        <v>43.9000015259</v>
+        <v>43.9399986267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2">
-        <v>46176</v>
+        <v>46178</v>
       </c>
       <c r="B37" s="4">
-        <v>43.7099990845</v>
+        <v>44.3499984741</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2">
-        <v>46177</v>
+        <v>46181</v>
       </c>
       <c r="B38" s="4">
-        <v>43.9399986267</v>
+        <v>43.5200004578</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2">
-        <v>46178</v>
+        <v>46182</v>
       </c>
       <c r="B39" s="4">
-        <v>44.3499984741</v>
+        <v>43.9799995422</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2">
-        <v>46181</v>
+        <v>46183</v>
       </c>
       <c r="B40" s="4">
-        <v>43.5200004578</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2">
-        <v>46182</v>
+        <v>46184</v>
       </c>
       <c r="B41" s="4">
-        <v>43.9799995422</v>
+        <v>44.0499992371</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2">
-        <v>46183</v>
+        <v>46185</v>
       </c>
       <c r="B42" s="4">
-        <v>44</v>
+        <v>44.5299987793</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2">
-        <v>46184</v>
+        <v>46188</v>
       </c>
       <c r="B43" s="4">
-        <v>44.0499992371</v>
+        <v>44.7400016785</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2">
-        <v>46185</v>
+        <v>46189</v>
       </c>
       <c r="B44" s="4">
-        <v>44.5299987793</v>
+        <v>45.0600013733</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2">
-        <v>46188</v>
+        <v>46190</v>
       </c>
       <c r="B45" s="4">
-        <v>44.7400016785</v>
+        <v>44.4599990845</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2">
-        <v>46189</v>
+        <v>46191</v>
       </c>
       <c r="B46" s="4">
-        <v>45.0600013733</v>
+        <v>44.7599983215</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2">
-        <v>46190</v>
+        <v>46195</v>
       </c>
       <c r="B47" s="4">
-        <v>44.4599990845</v>
+        <v>44.7200012207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2">
-        <v>46191</v>
+        <v>46196</v>
       </c>
       <c r="B48" s="4">
-        <v>44.7599983215</v>
+        <v>45.0699996948</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2">
-        <v>46195</v>
+        <v>46197</v>
       </c>
       <c r="B49" s="4">
-        <v>44.7200012207</v>
+        <v>45.5400009155</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2">
-        <v>46196</v>
+        <v>46198</v>
       </c>
       <c r="B50" s="4">
-        <v>45.0699996948</v>
+        <v>45.8499984741</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2">
-        <v>46197</v>
+        <v>46199</v>
       </c>
       <c r="B51" s="4">
-        <v>45.5400009155</v>
+        <v>46.2000007629</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2">
-        <v>46198</v>
+        <v>46202</v>
       </c>
       <c r="B52" s="4">
-        <v>45.8499984741</v>
+        <v>46.0200004578</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2">
-        <v>46199</v>
+        <v>46203</v>
       </c>
       <c r="B53" s="4">
-        <v>46.2000007629</v>
+        <v>45.3400001526</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2">
-        <v>46202</v>
+        <v>46204</v>
       </c>
       <c r="B54" s="4">
-        <v>46.0200004578</v>
+        <v>44.7700004578</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2">
-        <v>46203</v>
+        <v>46205</v>
       </c>
       <c r="B55" s="4">
-        <v>45.3400001526</v>
+        <v>45.7599983215</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2">
-        <v>46204</v>
+        <v>46209</v>
       </c>
       <c r="B56" s="4">
-        <v>44.7700004578</v>
+        <v>45.2999992371</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2">
-        <v>46205</v>
+        <v>46210</v>
       </c>
       <c r="B57" s="4">
-        <v>45.7599983215</v>
+        <v>45.7000007629</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2">
-        <v>46209</v>
+        <v>46211</v>
       </c>
       <c r="B58" s="4">
-        <v>45.2999992371</v>
+        <v>45.3600006104</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2">
-        <v>46210</v>
+        <v>46212</v>
       </c>
       <c r="B59" s="4">
-        <v>45.7000007629</v>
+        <v>45.1300010681</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2">
-        <v>46211</v>
+        <v>46213</v>
       </c>
       <c r="B60" s="4">
-        <v>45.3600006104</v>
+        <v>45.4099998474</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2">
-        <v>46212</v>
+        <v>46216</v>
       </c>
       <c r="B61" s="4">
-        <v>45.1300010681</v>
+        <v>45.7200012207</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2">
-        <v>46213</v>
+        <v>46217</v>
       </c>
       <c r="B62" s="4">
-        <v>45.4099998474</v>
+        <v>45.6899986267</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2">
-        <v>46216</v>
+        <v>46218</v>
       </c>
       <c r="B63" s="4">
-        <v>45.7200012207</v>
+        <v>45.2200012207</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2">
-        <v>46217</v>
+        <v>46219</v>
       </c>
       <c r="B64" s="4">
-        <v>45.6899986267</v>
+        <v>45.4700012207</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2">
-        <v>46218</v>
+        <v>46220</v>
       </c>
       <c r="B65" s="4">
-        <v>45.2200012207</v>
+        <v>45.1699981689</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2">
-        <v>46219</v>
+        <v>46223</v>
       </c>
       <c r="B66" s="4">
-        <v>45.4700012207</v>
+        <v>44.9399986267</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2">
-        <v>46220</v>
+        <v>46224</v>
       </c>
       <c r="B67" s="4">
-        <v>45.1699981689</v>
+        <v>44.9199981689</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2">
-        <v>46223</v>
+        <v>46225</v>
       </c>
       <c r="B68" s="4">
-        <v>44.9399986267</v>
+        <v>45.9300003052</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2">
-        <v>46224</v>
+        <v>46226</v>
       </c>
       <c r="B69" s="4">
-        <v>44.9199981689</v>
+        <v>46.1899986267</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2">
-        <v>46225</v>
+        <v>46227</v>
       </c>
       <c r="B70" s="4">
-        <v>45.9300003052</v>
+        <v>46.2900009155</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2">
-        <v>46226</v>
+        <v>46230</v>
       </c>
       <c r="B71" s="4">
-        <v>46.1899986267</v>
+        <v>45.6800003052</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2">
-        <v>46227</v>
+        <v>46231</v>
       </c>
       <c r="B72" s="4">
-        <v>46.2900009155</v>
+        <v>45.5200004578</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2">
-        <v>46230</v>
+        <v>46232</v>
       </c>
       <c r="B73" s="4">
-        <v>45.6800003052</v>
+        <v>44.9099998474</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2">
-        <v>46231</v>
+        <v>46233</v>
       </c>
       <c r="B74" s="4">
-        <v>45.5200004578</v>
+        <v>44.6599998474</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2">
-        <v>46232</v>
+        <v>46234</v>
       </c>
       <c r="B75" s="4">
-        <v>44.9099998474</v>
+        <v>44.3499984741</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2">
-        <v>46233</v>
+        <v>46237</v>
       </c>
       <c r="B76" s="4">
-        <v>44.6599998474</v>
+        <v>44.3600006104</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2">
-        <v>46234</v>
+        <v>46238</v>
       </c>
       <c r="B77" s="4">
-        <v>44.3499984741</v>
+        <v>44.1100006104</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2">
-        <v>46237</v>
+        <v>46239</v>
       </c>
       <c r="B78" s="4">
-        <v>44.3600006104</v>
+        <v>43.6599998474</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2">
-        <v>46238</v>
+        <v>46240</v>
       </c>
       <c r="B79" s="4">
-        <v>44.1100006104</v>
+        <v>43.3800010681</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2">
-        <v>46239</v>
+        <v>46241</v>
       </c>
       <c r="B80" s="4">
-        <v>43.6599998474</v>
+        <v>43.6100006104</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2">
-        <v>46240</v>
+        <v>46244</v>
       </c>
       <c r="B81" s="4">
-        <v>43.3800010681</v>
+        <v>43.1300010681</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2">
-        <v>46241</v>
+        <v>46245</v>
       </c>
       <c r="B82" s="4">
-        <v>43.6100006104</v>
+        <v>43.6300010681</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2">
-        <v>46244</v>
+        <v>46246</v>
       </c>
       <c r="B83" s="4">
-        <v>43.1300010681</v>
+        <v>43.8400001526</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2">
-        <v>46245</v>
+        <v>46247</v>
       </c>
       <c r="B84" s="4">
-        <v>43.6300010681</v>
+        <v>44.0400009155</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2">
-        <v>46246</v>
+        <v>46248</v>
       </c>
       <c r="B85" s="4">
-        <v>43.8400001526</v>
+        <v>44.3100013733</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2">
-        <v>46247</v>
+        <v>46251</v>
       </c>
       <c r="B86" s="4">
-        <v>44.0400009155</v>
+        <v>44.1800003052</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2">
-        <v>46248</v>
+        <v>46252</v>
       </c>
       <c r="B87" s="4">
-        <v>44.3100013733</v>
+        <v>44.0200004578</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2">
-        <v>46251</v>
+        <v>46253</v>
       </c>
       <c r="B88" s="4">
-        <v>44.1800003052</v>
+        <v>44.0200004578</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2">
-        <v>46252</v>
+        <v>46254</v>
       </c>
       <c r="B89" s="4">
-        <v>44.0200004578</v>
+        <v>43.7700004578</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2">
-        <v>46253</v>
+        <v>46255</v>
       </c>
       <c r="B90" s="4">
-        <v>44.0200004578</v>
+        <v>42.7700004578</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2">
-        <v>46254</v>
+        <v>46258</v>
       </c>
       <c r="B91" s="4">
-        <v>43.7700004578</v>
+        <v>43.2200012207</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2">
-        <v>46255</v>
+        <v>46259</v>
       </c>
       <c r="B92" s="4">
-        <v>42.7700004578</v>
+        <v>43.3100013733</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2">
-        <v>46258</v>
+        <v>46260</v>
       </c>
       <c r="B93" s="4">
-        <v>43.2200012207</v>
+        <v>43.5099983215</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2">
-        <v>46259</v>
+        <v>46261</v>
       </c>
       <c r="B94" s="4">
-        <v>43.3100013733</v>
+        <v>43.1800003052</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2">
-        <v>46260</v>
+        <v>46262</v>
       </c>
       <c r="B95" s="4">
-        <v>43.5099983215</v>
+        <v>42.7299995422</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2">
-        <v>46261</v>
+        <v>46265</v>
       </c>
       <c r="B96" s="4">
-        <v>43.1800003052</v>
+        <v>42.2299995422</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2">
-        <v>46262</v>
+        <v>46266</v>
       </c>
       <c r="B97" s="4">
-        <v>42.7299995422</v>
+        <v>42.5600013733</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2">
-        <v>46265</v>
+        <v>46267</v>
       </c>
       <c r="B98" s="4">
-        <v>42.2299995422</v>
+        <v>42.6699981689</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2">
-        <v>46266</v>
+        <v>46268</v>
       </c>
       <c r="B99" s="4">
-        <v>42.5600013733</v>
+        <v>43.0299987793</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2">
-        <v>46267</v>
+        <v>46269</v>
       </c>
       <c r="B100" s="4">
-        <v>42.6699981689</v>
+        <v>43.0800018311</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2">
-        <v>46268</v>
+        <v>46273</v>
       </c>
       <c r="B101" s="4">
-        <v>43.0299987793</v>
+        <v>43.4500007629</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2">
-        <v>46269</v>
+        <v>46274</v>
       </c>
       <c r="B102" s="4">
-        <v>43.0800018311</v>
+        <v>42.9399986267</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2">
-        <v>46273</v>
+        <v>46275</v>
       </c>
       <c r="B103" s="4">
-        <v>43.4500007629</v>
+        <v>42.5200004578</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2">
-        <v>46274</v>
+        <v>46276</v>
       </c>
       <c r="B104" s="4">
-        <v>42.9399986267</v>
+        <v>42.3899993896</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2">
-        <v>46275</v>
+        <v>46279</v>
       </c>
       <c r="B105" s="4">
-        <v>42.5200004578</v>
+        <v>41.8199996948</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2">
-        <v>46276</v>
+        <v>46280</v>
       </c>
       <c r="B106" s="4">
-        <v>42.3899993896</v>
+        <v>41.3199996948</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2">
-        <v>46279</v>
+        <v>46281</v>
       </c>
       <c r="B107" s="4">
-        <v>41.8199996948</v>
+        <v>41.3199996948</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2">
-        <v>46280</v>
+        <v>46282</v>
       </c>
       <c r="B108" s="4">
-        <v>41.3199996948</v>
+        <v>41.6899986267</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2">
-        <v>46281</v>
+        <v>46283</v>
       </c>
       <c r="B109" s="4">
-        <v>41.3199996948</v>
+        <v>41.0999984741</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2">
-        <v>46282</v>
+        <v>46286</v>
       </c>
       <c r="B110" s="4">
-        <v>41.6899986267</v>
+        <v>40.6599998474</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2">
-        <v>46283</v>
+        <v>46287</v>
       </c>
       <c r="B111" s="4">
-        <v>41.0999984741</v>
+        <v>40.5299987793</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2">
-        <v>46286</v>
+        <v>46288</v>
       </c>
       <c r="B112" s="4">
-        <v>40.6599998474</v>
+        <v>39.75</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2">
-        <v>46287</v>
+        <v>46289</v>
       </c>
       <c r="B113" s="4">
-        <v>40.5299987793</v>
+        <v>39.3600006104</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2">
-        <v>46288</v>
+        <v>46290</v>
       </c>
       <c r="B114" s="4">
-        <v>39.75</v>
+        <v>39.5099983215</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2">
-        <v>46289</v>
+        <v>46293</v>
       </c>
       <c r="B115" s="4">
-        <v>39.3600006104</v>
+        <v>39.25</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2">
-        <v>46290</v>
+        <v>46294</v>
       </c>
       <c r="B116" s="4">
-        <v>39.5099983215</v>
+        <v>39.7099990845</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2">
-        <v>46293</v>
+        <v>46295</v>
       </c>
       <c r="B117" s="4">
-        <v>39.25</v>
+        <v>39.4399986267</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2">
-        <v>46294</v>
+        <v>46296</v>
       </c>
       <c r="B118" s="4">
-        <v>39.7099990845</v>
+        <v>39.6800003052</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2">
-        <v>46295</v>
+        <v>46297</v>
       </c>
       <c r="B119" s="4">
-        <v>39.4399986267</v>
+        <v>39.8300018311</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2">
-        <v>46296</v>
+        <v>46300</v>
       </c>
       <c r="B120" s="4">
-        <v>39.6800003052</v>
+        <v>39.9700012207</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2">
-        <v>46297</v>
+        <v>46301</v>
       </c>
       <c r="B121" s="4">
-        <v>39.8300018311</v>
+        <v>41.1599998474</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2">
-        <v>46300</v>
+        <v>46302</v>
       </c>
       <c r="B122" s="4">
-        <v>39.9700012207</v>
+        <v>41.1500015259</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2">
-        <v>46301</v>
+        <v>46303</v>
       </c>
       <c r="B123" s="4">
-        <v>41.1599998474</v>
+        <v>41.0699996948</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2">
-        <v>46302</v>
+        <v>46304</v>
       </c>
       <c r="B124" s="4">
-        <v>41.1500015259</v>
+        <v>41.4099998474</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2">
-        <v>46303</v>
+        <v>46307</v>
       </c>
       <c r="B125" s="4">
-        <v>41.0699996948</v>
+        <v>41.6300010681</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2">
-        <v>46304</v>
+        <v>46308</v>
       </c>
       <c r="B126" s="4">
-        <v>41.4099998474</v>
+        <v>41.8699989319</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="B127" s="4">
-        <v>41.6300010681</v>
+        <v>41.7200012207</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2">
-        <v>46308</v>
+        <v>46310</v>
       </c>
       <c r="B128" s="4">
-        <v>41.8699989319</v>
+        <v>41.6500015259</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2">
-        <v>46309</v>
+        <v>46311</v>
       </c>
       <c r="B129" s="4">
-        <v>41.7200012207</v>
+        <v>42.2099990845</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
   </cols>
@@ -1209,55 +1209,55 @@
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Utilities (XLU)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">idx</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">daily</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Yahoo Finance XLU</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>45565</v>
       </c>
       <c r="G2" s="2">
-        <v>46309</v>
+        <v>46311</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-15 06:51 UTC</t>
+          <t xml:space="preserve">2026-10-17 03:15 UTC</t>
         </is>
       </c>
       <c r="I2" s="4">
         <v>0</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
@@ -1273,74 +1273,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Utilities (XLU)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 02:50 UTC</t>
+          <t xml:space="preserve">2026-10-17 06:45 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">6M</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46309</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rebuild this chart: /charts/studio?s1=sec_us_utilities&amp;r=6M&amp;adv=1</t>
         </is>
       </c>