--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -81,238 +81,238 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Japfa (JPFA) (IDR) [raw]</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46279</v>
+        <v>46280</v>
       </c>
       <c r="B2" s="4">
         <v>2270</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
-        <v>46280</v>
+        <v>46281</v>
       </c>
       <c r="B3" s="4">
-        <v>2270</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46281</v>
+        <v>46282</v>
       </c>
       <c r="B4" s="4">
-        <v>2300</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46282</v>
+        <v>46283</v>
       </c>
       <c r="B5" s="4">
-        <v>2320</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
-        <v>46283</v>
+        <v>46286</v>
       </c>
       <c r="B6" s="4">
-        <v>2280</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
-        <v>46286</v>
+        <v>46287</v>
       </c>
       <c r="B7" s="4">
-        <v>2270</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="B8" s="4">
-        <v>2230</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
-        <v>46288</v>
+        <v>46289</v>
       </c>
       <c r="B9" s="4">
-        <v>2260</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
-        <v>46289</v>
+        <v>46290</v>
       </c>
       <c r="B10" s="4">
-        <v>2180</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
-        <v>46290</v>
+        <v>46293</v>
       </c>
       <c r="B11" s="4">
-        <v>2130</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2">
-        <v>46293</v>
+        <v>46294</v>
       </c>
       <c r="B12" s="4">
-        <v>2070</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="B13" s="4">
-        <v>2060</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="B14" s="4">
-        <v>2030</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
-        <v>46296</v>
+        <v>46297</v>
       </c>
       <c r="B15" s="4">
-        <v>2040</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
-        <v>46297</v>
+        <v>46300</v>
       </c>
       <c r="B16" s="4">
-        <v>1995</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="B17" s="4">
-        <v>2010</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="B18" s="4">
-        <v>2020</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="B19" s="4">
-        <v>2040</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="B20" s="4">
-        <v>2000</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
-        <v>46304</v>
+        <v>46307</v>
       </c>
       <c r="B21" s="4">
-        <v>2040</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="B22" s="4">
-        <v>2080</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="B23" s="4">
-        <v>1985</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="B24" s="4">
-        <v>2000</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="B25" s="4">
-        <v>1995</v>
+        <v>1765</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
   </cols>
@@ -377,51 +377,51 @@
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Japfa (JPFA)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">IDR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">daily</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Yahoo Finance JPFA.JK</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44473</v>
       </c>
       <c r="G2" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2026-10-03 02:08 UTC</t>
         </is>
       </c>
       <c r="I2" s="4">
         <v>0</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
@@ -441,74 +441,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Japfa (JPFA)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 01:13 UTC</t>
+          <t xml:space="preserve">2026-10-17 07:37 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">1M</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rebuild this chart: /charts/studio?s1=JPFA.JK&amp;r=1M</t>
         </is>
       </c>