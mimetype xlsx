--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -81,94 +81,94 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Jasa Marga (JSMR) (IDR) [raw]</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="B2" s="4">
-        <v>2620</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
-        <v>46304</v>
+        <v>46307</v>
       </c>
       <c r="B3" s="4">
-        <v>2640</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="B4" s="4">
-        <v>2540</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="B5" s="4">
         <v>2510</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="B6" s="4">
-        <v>2510</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="B7" s="4">
-        <v>2480</v>
+        <v>2110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
   </cols>
@@ -233,51 +233,51 @@
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Jasa Marga (JSMR)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">IDR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">daily</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Yahoo Finance JSMR.JK</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44473</v>
       </c>
       <c r="G2" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2026-10-03 02:08 UTC</t>
         </is>
       </c>
       <c r="I2" s="4">
         <v>0</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
@@ -297,74 +297,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Jasa Marga (JSMR)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-16 22:14 UTC</t>
+          <t xml:space="preserve">2026-10-17 07:37 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5D</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rebuild this chart: /charts/studio?s1=JSMR.JK&amp;r=5D</t>
         </is>
       </c>