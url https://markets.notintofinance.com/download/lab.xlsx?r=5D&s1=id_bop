--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -257,51 +257,51 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Balance of payments (quarterly)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-16 22:06 UTC</t>
+          <t xml:space="preserve">2026-10-17 01:49 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">5D</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
         <v>46203</v>
       </c>
     </row>