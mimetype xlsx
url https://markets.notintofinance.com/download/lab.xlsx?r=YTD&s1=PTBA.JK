--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -1615,50 +1615,58 @@
     </row>
     <row r="191">
       <c r="A191" s="2">
         <v>46308</v>
       </c>
       <c r="B191" s="4">
         <v>3260</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2">
         <v>46309</v>
       </c>
       <c r="B192" s="4">
         <v>3270</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2">
         <v>46310</v>
       </c>
       <c r="B193" s="4">
         <v>3210</v>
       </c>
     </row>
+    <row r="194">
+      <c r="A194" s="2">
+        <v>46311</v>
+      </c>
+      <c r="B194" s="4">
+        <v>2800</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1721,51 +1729,51 @@
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Bukit Asam (PTBA)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">IDR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">daily</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Yahoo Finance PTBA.JK</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44473</v>
       </c>
       <c r="G2" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2026-10-03 02:08 UTC</t>
         </is>
       </c>
       <c r="I2" s="4">
         <v>0</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
@@ -1785,74 +1793,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Bukit Asam (PTBA)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 01:13 UTC</t>
+          <t xml:space="preserve">2026-10-17 07:37 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">YTD</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46310</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rebuild this chart: /charts/studio?s1=PTBA.JK&amp;r=YTD</t>
         </is>
       </c>