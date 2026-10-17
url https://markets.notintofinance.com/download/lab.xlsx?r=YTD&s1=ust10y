--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -1655,50 +1655,66 @@
     </row>
     <row r="196">
       <c r="A196" s="2">
         <v>46303</v>
       </c>
       <c r="B196" s="4">
         <v>5.22</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2">
         <v>46304</v>
       </c>
       <c r="B197" s="4">
         <v>5.24</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2">
         <v>46308</v>
       </c>
       <c r="B198" s="4">
         <v>5.21</v>
       </c>
     </row>
+    <row r="199">
+      <c r="A199" s="2">
+        <v>46309</v>
+      </c>
+      <c r="B199" s="4">
+        <v>5.19</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2">
+        <v>46310</v>
+      </c>
+      <c r="B200" s="4">
+        <v>5.1</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1761,51 +1777,51 @@
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">UST 10YR</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">%</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">daily</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">FRED DGS10</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44428</v>
       </c>
       <c r="G2" s="2">
-        <v>46308</v>
+        <v>46310</v>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">2026-09-30 09:08 UTC</t>
         </is>
       </c>
       <c r="I2" s="4">
         <v>1</v>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
@@ -1825,74 +1841,74 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">UST 10YR</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-16 23:00 UTC</t>
+          <t xml:space="preserve">2026-10-17 07:37 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Range</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">YTD</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Data as of</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>46308</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Raw source series, no analytical transformation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Note</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rebuild this chart: /charts/studio?s1=ust10y&amp;r=YTD</t>
         </is>
       </c>