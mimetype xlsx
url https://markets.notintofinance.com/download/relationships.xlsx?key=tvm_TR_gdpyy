--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -847,51 +847,51 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Relationships of Turkey GDP growth YoY</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 03:12 UTC</t>
+          <t xml:space="preserve">2026-10-17 05:50 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Correlation: Pearson correlation of daily changes (% for prices, bp for rates, units otherwise) matched on common dates, over each window</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Beta: change in Turkey GDP growth YoY per unit change in the other series, least squares, 1Y</t>
         </is>