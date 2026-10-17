--- v0 (2026-10-17)
+++ v1 (2026-10-17)
@@ -172,285 +172,285 @@
         <is>
           <t xml:space="preserve">Indonesia</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="C2" s="4">
         <v>5.29</v>
       </c>
       <c r="D2" s="4">
         <v>3.19</v>
       </c>
       <c r="E2" s="4">
         <v>5.75</v>
       </c>
       <c r="F2" s="4">
         <v>41</v>
       </c>
       <c r="G2" s="4">
         <v>-0.1</v>
       </c>
       <c r="H2" s="4">
-        <v>7.38524148662</v>
+        <v>7.84666712176</v>
       </c>
       <c r="I2" s="4">
-        <v>-32.1866488589</v>
+        <v>-40.0353769025</v>
       </c>
       <c r="J2" s="4">
         <v>107.7</v>
       </c>
       <c r="K2" s="4">
         <v>2.56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Amerika Serikat</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">US</t>
         </is>
       </c>
       <c r="C3" s="4">
         <v>2.1</v>
       </c>
       <c r="D3" s="4">
         <v>3.4</v>
       </c>
       <c r="E3" s="4">
         <v>4</v>
       </c>
       <c r="F3" s="4">
         <v>123.3</v>
       </c>
       <c r="G3" s="4">
         <v>-3.6</v>
       </c>
       <c r="H3" s="4">
-        <v>4.3447324499</v>
+        <v>3.6222998961</v>
       </c>
       <c r="I3" s="4">
-        <v>12.7593300914</v>
+        <v>11.8901459558</v>
       </c>
       <c r="J3" s="4">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="K3" s="4">
         <v>0.6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Tiongkok</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">CN</t>
         </is>
       </c>
       <c r="C4" s="4">
         <v>4.3</v>
       </c>
       <c r="D4" s="4">
         <v>0.8</v>
       </c>
       <c r="E4" s="4">
         <v>3</v>
       </c>
       <c r="F4" s="4">
         <v>99.2</v>
       </c>
       <c r="G4" s="4">
         <v>3.7</v>
       </c>
       <c r="H4" s="4">
-        <v>-4.51251561993</v>
+        <v>-4.36243265622</v>
       </c>
       <c r="I4" s="4">
         <v>-6.24586927692</v>
       </c>
       <c r="J4" s="4">
         <v>-17.7</v>
       </c>
       <c r="K4" s="4">
         <v>2.2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Jepang</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">JP</t>
         </is>
       </c>
       <c r="C5" s="4">
         <v>0.7</v>
       </c>
       <c r="D5" s="4">
         <v>1.9</v>
       </c>
       <c r="E5" s="4">
         <v>1.25</v>
       </c>
       <c r="F5" s="4">
         <v>248.7</v>
       </c>
       <c r="G5" s="4">
         <v>4.7</v>
       </c>
       <c r="H5" s="4">
-        <v>1.12139492644</v>
+        <v>1.00630990501</v>
       </c>
       <c r="I5" s="4">
-        <v>27.9828945833</v>
+        <v>29.7674570913</v>
       </c>
       <c r="J5" s="4">
         <v>105.4</v>
       </c>
       <c r="K5" s="4">
         <v>-0.65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Korea Selatan</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">KR</t>
         </is>
       </c>
       <c r="C6" s="4">
         <v>3.7</v>
       </c>
       <c r="D6" s="4">
         <v>3.1</v>
       </c>
       <c r="E6" s="4">
         <v>3</v>
       </c>
       <c r="F6" s="4">
         <v>49</v>
       </c>
       <c r="G6" s="4">
         <v>6.6</v>
       </c>
       <c r="H6" s="4">
-        <v>-6.6624485989</v>
+        <v>-6.74312361887</v>
       </c>
       <c r="I6" s="4">
-        <v>31.7986748243</v>
+        <v>34.4997901055</v>
       </c>
       <c r="J6" s="4">
         <v>115.9</v>
       </c>
       <c r="K6" s="4">
         <v>-0.1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Taiwan</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">TW</t>
         </is>
       </c>
       <c r="C7" s="4">
         <v>12.93</v>
       </c>
       <c r="D7" s="4">
         <v>2.04</v>
       </c>
       <c r="E7" s="4">
         <v>2</v>
       </c>
       <c r="F7" s="4">
         <v>28.2</v>
       </c>
       <c r="G7" s="4">
         <v>17.4</v>
       </c>
       <c r="H7" s="4">
         <v>1.64961784173</v>
       </c>
       <c r="I7" s="4">
-        <v>62.1686223182</v>
+        <v>62.6567889308</v>
       </c>
       <c r="K7" s="4">
         <v>-0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">India</t>
         </is>
       </c>
       <c r="B8" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">IN</t>
         </is>
       </c>
       <c r="C8" s="4">
         <v>7.8</v>
       </c>
       <c r="D8" s="4">
         <v>4.82</v>
       </c>
       <c r="E8" s="4">
         <v>5.25</v>
       </c>
       <c r="F8" s="4">
         <v>81.85</v>
       </c>
       <c r="G8" s="4">
         <v>-0.6</v>
       </c>
       <c r="H8" s="4">
         <v>6.91059536991</v>
       </c>
       <c r="I8" s="4">
-        <v>-11.9873644856</v>
+        <v>-11.4178923878</v>
       </c>
       <c r="K8" s="4">
         <v>0.43</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Thailand</t>
         </is>
       </c>
       <c r="B9" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">TH</t>
         </is>
       </c>
       <c r="C9" s="4">
         <v>1.9</v>
       </c>
       <c r="D9" s="4">
         <v>2.53</v>
       </c>
       <c r="E9" s="4">
         <v>1</v>
       </c>
@@ -697,111 +697,111 @@
       <c r="F16" s="4">
         <v>23.8</v>
       </c>
       <c r="G16" s="4">
         <v>-1.9</v>
       </c>
       <c r="J16" s="4">
         <v>576</v>
       </c>
       <c r="K16" s="4">
         <v>5.49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Kawasan euro</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">EA</t>
         </is>
       </c>
       <c r="H17" s="4">
-        <v>-4.50309253724</v>
+        <v>-4.28834472408</v>
       </c>
       <c r="I17" s="4">
-        <v>6.41866191458</v>
+        <v>7.0392424799</v>
       </c>
       <c r="J17" s="4">
         <v>78.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Inggris</t>
         </is>
       </c>
       <c r="B18" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">GB</t>
         </is>
       </c>
       <c r="I18" s="4">
         <v>7.5870471434</v>
       </c>
       <c r="J18" s="4">
         <v>93.04</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Singapura</t>
         </is>
       </c>
       <c r="B19" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">SG</t>
         </is>
       </c>
       <c r="H19" s="4">
-        <v>-0.138640906991</v>
+        <v>-0.183812119209</v>
       </c>
       <c r="I19" s="4">
-        <v>16.2990910871</v>
+        <v>16.5580071748</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Hong Kong</t>
         </is>
       </c>
       <c r="B20" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">HK</t>
         </is>
       </c>
       <c r="H20" s="4">
         <v>0.817925471618</v>
       </c>
       <c r="I20" s="4">
-        <v>-6.11685022483</v>
+        <v>-5.63262488783</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="45" customWidth="1"/>
   </cols>
@@ -916,51 +916,51 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Screen: countries</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Created</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
-          <t xml:space="preserve">2026-10-17 01:48 UTC</t>
+          <t xml:space="preserve">2026-10-17 23:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Conditions: none</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Transformation</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="0">
         <is>
           <t xml:space="preserve">Rows: 19 of 19</t>
         </is>